--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -29,132 +29,132 @@
     <sheet name="3132_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MFG CO. LTD</t>
   </si>
   <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
     <t>BROADCOM INC COM NPV</t>
   </si>
   <si>
     <t>AVGO</t>
   </si>
   <si>
-    <t>NVIDIA CORPORATION</t>
-[...4 lines deleted...]
-  <si>
     <t>MICRON TECHNOLOGY</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS CO LTD ORD KRW100</t>
   </si>
   <si>
     <t>005930</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>AMD</t>
   </si>
   <si>
+    <t>ASML HOLDING N.V. ORD EUR0.09</t>
+  </si>
+  <si>
+    <t>ASML</t>
+  </si>
+  <si>
     <t>SK HYNIX INC ORD KRW5000</t>
   </si>
   <si>
     <t>000660</t>
   </si>
   <si>
-    <t>ASML HOLDING N.V. ORD EUR0.09</t>
-[...2 lines deleted...]
-    <t>ASML</t>
+    <t>APPLIED MATERIALS INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>AMAT</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP COM USD.001000000</t>
+  </si>
+  <si>
+    <t>LRCX</t>
   </si>
   <si>
     <t>INTEL CORP</t>
   </si>
   <si>
     <t>INTC</t>
   </si>
   <si>
-    <t>APPLIED MATERIALS INC COM USD0.01</t>
-[...8 lines deleted...]
-    <t>LRCX</t>
+    <t>TEXAS INSTRUMENTS INC</t>
+  </si>
+  <si>
+    <t>TXN</t>
   </si>
   <si>
     <t>KLA CORP COM USD0.001</t>
   </si>
   <si>
     <t>KLAC</t>
   </si>
   <si>
-    <t>TEXAS INSTRUMENTS INC</t>
-[...4 lines deleted...]
-  <si>
     <t>QUALCOMM INC COM USD 0.0001</t>
   </si>
   <si>
     <t>QCOM</t>
   </si>
   <si>
+    <t>MEDIATEK INC</t>
+  </si>
+  <si>
     <t>TOKYO ELECTRON LTD ORD NPV</t>
-  </si>
-[...1 lines deleted...]
-    <t>MEDIATEK INC</t>
   </si>
   <si>
     <t>SONY GROUP CORP</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>IFX</t>
   </si>
   <si>
     <t>ASE TECHNOLOGY HOLDING CO LTD ORD TWD10</t>
   </si>
   <si>
     <t>SUPER MICRO COMPUTER INC</t>
   </si>
   <si>
     <t>SMCI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -521,326 +521,326 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>2330</v>
       </c>
       <c r="D2" s="0">
-        <v>14.4106</v>
+        <v>15.6481</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="0">
-        <v>12.4371</v>
+        <v>14.1742</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0">
-        <v>12.1073</v>
+        <v>12.7315</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>9.40795</v>
+        <v>9.70826</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0">
-        <v>8.60223</v>
+        <v>8.07565</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="0">
-        <v>6.65535</v>
+        <v>6.73584</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0">
-        <v>6.38637</v>
+        <v>5.8709</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0">
-        <v>5.79971</v>
+        <v>5.14193</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0">
-        <v>3.97536</v>
+        <v>3.46098</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0">
-        <v>3.74305</v>
+        <v>3.41902</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="0">
-        <v>3.72884</v>
+        <v>3.34147</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="0">
-        <v>2.47592</v>
+        <v>2.13039</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="0">
-        <v>2.1916</v>
+        <v>2.1297</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="0">
-        <v>1.81502</v>
+        <v>1.51353</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="0">
-        <v>8035</v>
+        <v>2454</v>
       </c>
       <c r="D16" s="0">
-        <v>1.59357</v>
+        <v>1.44079</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="0">
-        <v>2454</v>
+        <v>8035</v>
       </c>
       <c r="D17" s="0">
-        <v>1.59268</v>
+        <v>1.32258</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="0">
         <v>6758</v>
       </c>
       <c r="D18" s="0">
-        <v>0.965793</v>
+        <v>1.2389</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="0">
-        <v>0.930266</v>
+        <v>0.745038</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="0">
         <v>3711</v>
       </c>
       <c r="D20" s="0">
-        <v>0.501445</v>
+        <v>0.542204</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260617</v>
+        <v>20260820</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="0">
-        <v>0.113992</v>
+        <v>0.165478</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">