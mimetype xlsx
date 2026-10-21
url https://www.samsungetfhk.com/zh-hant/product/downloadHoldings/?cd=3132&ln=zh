--- v1 (2026-08-21)
+++ v2 (2026-10-21)
@@ -47,126 +47,126 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MFG CO. LTD</t>
   </si>
   <si>
     <t>NVIDIA CORPORATION</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
   <si>
     <t>BROADCOM INC COM NPV</t>
   </si>
   <si>
     <t>AVGO</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
     <t>SAMSUNG ELECTRONICS CO LTD ORD KRW100</t>
   </si>
   <si>
     <t>005930</t>
   </si>
   <si>
-    <t>ADVANCED MICRO DEVICES INC</t>
-[...4 lines deleted...]
-  <si>
     <t>ASML HOLDING N.V. ORD EUR0.09</t>
   </si>
   <si>
     <t>ASML</t>
   </si>
   <si>
     <t>SK HYNIX INC ORD KRW5000</t>
   </si>
   <si>
     <t>000660</t>
   </si>
   <si>
+    <t>INTEL CORP</t>
+  </si>
+  <si>
+    <t>INTC</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP COM USD.001000000</t>
+  </si>
+  <si>
+    <t>LRCX</t>
+  </si>
+  <si>
     <t>APPLIED MATERIALS INC COM USD0.01</t>
   </si>
   <si>
     <t>AMAT</t>
   </si>
   <si>
-    <t>LAM RESEARCH CORP COM USD.001000000</t>
-[...10 lines deleted...]
-  <si>
     <t>TEXAS INSTRUMENTS INC</t>
   </si>
   <si>
     <t>TXN</t>
   </si>
   <si>
-    <t>KLA CORP COM USD0.001</t>
-[...4 lines deleted...]
-  <si>
     <t>QUALCOMM INC COM USD 0.0001</t>
   </si>
   <si>
     <t>QCOM</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
+    <t>SONY GROUP CORP</t>
+  </si>
+  <si>
     <t>TOKYO ELECTRON LTD ORD NPV</t>
   </si>
   <si>
-    <t>SONY GROUP CORP</t>
-[...1 lines deleted...]
-  <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>IFX</t>
   </si>
   <si>
     <t>ASE TECHNOLOGY HOLDING CO LTD ORD TWD10</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS ORD NPV</t>
+  </si>
+  <si>
+    <t>NXPI</t>
   </si>
   <si>
     <t>SUPER MICRO COMPUTER INC</t>
   </si>
   <si>
     <t>SMCI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -521,326 +521,326 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>2330</v>
       </c>
       <c r="D2" s="0">
-        <v>15.6481</v>
+        <v>15.4552</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="0">
-        <v>14.1742</v>
+        <v>15.3698</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0">
-        <v>12.7315</v>
+        <v>14.2446</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>9.70826</v>
+        <v>9.33134</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0">
-        <v>8.07565</v>
+        <v>8.04351</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="0">
-        <v>6.73584</v>
+        <v>6.93475</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0">
-        <v>5.8709</v>
+        <v>5.76731</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0">
-        <v>5.14193</v>
+        <v>4.26186</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0">
-        <v>3.46098</v>
+        <v>3.49621</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0">
-        <v>3.41902</v>
+        <v>3.0483</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="0">
-        <v>3.34147</v>
+        <v>2.96064</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="0">
-        <v>2.13039</v>
+        <v>2.35214</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="0">
-        <v>2.1297</v>
+        <v>1.74661</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="0" t="s">
-        <v>30</v>
+      <c r="C15" s="0">
+        <v>2454</v>
       </c>
       <c r="D15" s="0">
-        <v>1.51353</v>
+        <v>1.60416</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C16" s="0">
-        <v>2454</v>
+        <v>6758</v>
       </c>
       <c r="D16" s="0">
-        <v>1.44079</v>
+        <v>1.36066</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C17" s="0">
         <v>8035</v>
       </c>
       <c r="D17" s="0">
-        <v>1.32258</v>
+        <v>1.29274</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C18" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="0">
-        <v>1.2389</v>
+        <v>0.707915</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C19" s="0" t="s">
-        <v>35</v>
+      <c r="C19" s="0">
+        <v>3711</v>
       </c>
       <c r="D19" s="0">
-        <v>0.745038</v>
+        <v>0.690947</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="0">
-        <v>0.542204</v>
+        <v>0.54984</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260820</v>
+        <v>20261020</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="0">
-        <v>0.165478</v>
+        <v>0.163942</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">