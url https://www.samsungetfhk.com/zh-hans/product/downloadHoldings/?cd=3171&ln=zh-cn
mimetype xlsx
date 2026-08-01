--- v0 (2026-05-30)
+++ v1 (2026-08-01)
@@ -12,323 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3171_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>SAMSUNG ASSET MANAGEMENT HK LTD - SAMSUNG BITCOIN FUTURES ACTIVE ETF</t>
   </si>
   <si>
+    <t>CIPHER DIGITAL INC COM USD1.000000000</t>
+  </si>
+  <si>
+    <t>CIFR</t>
+  </si>
+  <si>
     <t>HUT 8 CORP COM NPV</t>
   </si>
   <si>
     <t>HUT</t>
   </si>
   <si>
-    <t>CIPHER DIGITAL INC COM USD1.000000000</t>
-[...2 lines deleted...]
-    <t>CIFR</t>
+    <t>FIGURE TECHNOLOGY SOLUTIONS INC COM NPV</t>
+  </si>
+  <si>
+    <t>FIGR</t>
+  </si>
+  <si>
+    <t>ROBINHOOD MARKETS INC - A COM USD.000100000</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>GALAXY DIGITAL INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>GLXY</t>
+  </si>
+  <si>
+    <t>OPERA LTD - ADR(1 ADR REPS 2 ORD SHRS)</t>
+  </si>
+  <si>
+    <t>OPRA</t>
   </si>
   <si>
     <t>TERAWULF INC COM .001000000</t>
   </si>
   <si>
     <t>WULF</t>
   </si>
   <si>
-    <t>GALAXY DIGITAL INC COM USD 0.01</t>
-[...2 lines deleted...]
-    <t>GLXY</t>
+    <t>DELL TECHNOLOGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>DELL</t>
+  </si>
+  <si>
+    <t>BEYOND, INC. COM USD0.0001</t>
+  </si>
+  <si>
+    <t>BYON</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
   </si>
   <si>
     <t>CORE SCIENTIFIC INC COM NPV</t>
   </si>
   <si>
     <t>CORZ</t>
   </si>
   <si>
+    <t>NU HOLDINGS LTD/CAYMAN ISL-A ORD USD.000006667</t>
+  </si>
+  <si>
+    <t>NU</t>
+  </si>
+  <si>
+    <t>BLOCK INC COM USD.000000100</t>
+  </si>
+  <si>
+    <t>XYZ</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBAL INC -CLASS A COM USD.000010000</t>
+  </si>
+  <si>
+    <t>COIN</t>
+  </si>
+  <si>
+    <t>SBI HOLDINGS INC ORD NPV</t>
+  </si>
+  <si>
+    <t>IBM CORP</t>
+  </si>
+  <si>
+    <t>IBM</t>
+  </si>
+  <si>
     <t>APPLIED DIGITAL CORPORATION COM USD.001000000</t>
   </si>
   <si>
     <t>APLD</t>
   </si>
   <si>
-    <t>BEYOND, INC. COM USD0.0001</t>
-[...61 lines deleted...]
-  <si>
     <t>BLACKROCK FUNDING INC/DE COM NPV</t>
   </si>
   <si>
     <t>BLK</t>
   </si>
   <si>
+    <t>WISDOMTREE, INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>WT</t>
+  </si>
+  <si>
+    <t>PAYPAL HOLDINGS INC-W/I ORD NPV</t>
+  </si>
+  <si>
+    <t>PYPL</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COM NPV</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>CUSTOMERS BANCORP INC COM USD1</t>
+  </si>
+  <si>
+    <t>CUBI</t>
+  </si>
+  <si>
+    <t>ETORO GROUP LTD ORD USD .000000000</t>
+  </si>
+  <si>
+    <t>ETOR</t>
+  </si>
+  <si>
     <t>CLEANSPARK INC COM NPV</t>
   </si>
   <si>
     <t>CLSK</t>
   </si>
   <si>
-    <t>ETORO GROUP LTD ORD USD .000000000</t>
-[...14 lines deleted...]
-    <t>CUBI</t>
+    <t>WEBULL CORP ORD USD .000100000</t>
+  </si>
+  <si>
+    <t>BULL</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC COM NPV</t>
+  </si>
+  <si>
+    <t>MELI</t>
+  </si>
+  <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MFG LTD SPD ADR</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>DBS GROUP HOLDINGS LTD ORD NPV</t>
+  </si>
+  <si>
+    <t>DBS</t>
+  </si>
+  <si>
+    <t>CME GROUP INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>CME</t>
+  </si>
+  <si>
+    <t>METAPLANET INC ORD NPV</t>
+  </si>
+  <si>
+    <t>RIOT PLATFORMS INC COM NPV</t>
+  </si>
+  <si>
+    <t>RIOT</t>
   </si>
   <si>
     <t>CIRCLE INTERNET GROUP INC COM NPV</t>
   </si>
   <si>
     <t>CRCL</t>
   </si>
   <si>
-    <t>NVIDIA CORPORATION</t>
-[...29 lines deleted...]
-    <t>METAPLANET INC ORD NPV</t>
+    <t>SHARPLINK INC COM NPV</t>
+  </si>
+  <si>
+    <t>SBET</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>BR</t>
   </si>
   <si>
     <t>STRATEGY INC COM USD.001000000</t>
   </si>
   <si>
     <t>MSTR</t>
   </si>
   <si>
-    <t>RIOT PLATFORMS INC COM NPV</t>
-[...2 lines deleted...]
-    <t>RIOT</t>
+    <t>MASTERCARD INCORPORATED A SHRS COM USD0.0001</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>BITGO HOLDINGS INC COM NPV</t>
+  </si>
+  <si>
+    <t>BTGO</t>
+  </si>
+  <si>
+    <t>COMPOSECURE INC COM USD.000100000</t>
+  </si>
+  <si>
+    <t>CMPO</t>
+  </si>
+  <si>
+    <t>VISA INC COM CL A</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>IREN LTD</t>
+  </si>
+  <si>
+    <t>IREN</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC COM USD 0.0001</t>
+  </si>
+  <si>
+    <t>QCOM</t>
+  </si>
+  <si>
+    <t>BAKKT INC COM USD.000100000</t>
+  </si>
+  <si>
+    <t>BKKT</t>
   </si>
   <si>
     <t>HIVE DIGITAL TECHNOLOGIES LT COM NPV</t>
   </si>
   <si>
     <t>HIVE</t>
   </si>
   <si>
-    <t>IREN LTD</t>
-[...68 lines deleted...]
-    <t>BR</t>
+    <t>HYPERLIQUID STRATEGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>PURR</t>
   </si>
   <si>
     <t>EXODUS MOVEMENT INC COM USD .000001000</t>
   </si>
   <si>
     <t>EXOD</t>
   </si>
   <si>
     <t>ORION DIGITAL CORP</t>
   </si>
   <si>
     <t>ORIO</t>
   </si>
   <si>
     <t>BIGG DIGITAL ASSETS INC COM NPV</t>
   </si>
   <si>
     <t>BIGG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -664,749 +670,763 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>3135</v>
       </c>
       <c r="D2" s="0">
-        <v>6.36543</v>
+        <v>6.31112</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="0">
-        <v>6.20005</v>
+        <v>4.27783</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0">
-        <v>4.91718</v>
+        <v>3.76989</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>4.62498</v>
+        <v>3.53531</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0">
-        <v>4.08392</v>
+        <v>3.46875</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="0">
-        <v>3.77729</v>
+        <v>3.3826</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0">
-        <v>3.43418</v>
+        <v>3.38189</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0">
-        <v>3.21545</v>
+        <v>3.35235</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0">
-        <v>3.01853</v>
+        <v>3.29533</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0">
-        <v>2.94942</v>
+        <v>3.24355</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="0">
-        <v>2.93075</v>
+        <v>3.11058</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="0">
-        <v>2.87928</v>
+        <v>3.1061</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="0">
-        <v>2.69844</v>
+        <v>3.03697</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="0">
-        <v>2.63274</v>
+        <v>2.77209</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="0">
-        <v>2.56041</v>
+        <v>2.74971</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="0" t="s">
-        <v>34</v>
+      <c r="C17" s="0">
+        <v>8473</v>
       </c>
       <c r="D17" s="0">
-        <v>2.43047</v>
+        <v>2.56321</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C18" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="0">
-        <v>2.33786</v>
+        <v>2.48221</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="0">
-        <v>2.21084</v>
+        <v>2.42935</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="0">
-        <v>2.13167</v>
+        <v>2.35295</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="0">
-        <v>2.12659</v>
+        <v>2.31616</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="0">
-        <v>2.03171</v>
+        <v>2.17988</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="0">
-        <v>2.01074</v>
+        <v>2.13543</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="0">
-        <v>1.81737</v>
+        <v>2.1293</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="0">
-        <v>1.75329</v>
+        <v>2.06958</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="0">
-        <v>1.7075</v>
+        <v>1.85588</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="0">
-        <v>1.66054</v>
+        <v>1.76945</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="0">
-        <v>1.61838</v>
+        <v>1.73619</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="0">
-        <v>1.48921</v>
+        <v>1.72105</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="0">
-        <v>1.48223</v>
+        <v>1.71325</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C31" s="0">
-        <v>3350</v>
+      <c r="C31" s="0" t="s">
+        <v>61</v>
       </c>
       <c r="D31" s="0">
-        <v>1.46452</v>
+        <v>1.68756</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D32" s="0">
-        <v>1.41766</v>
+        <v>1.48835</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C33" s="0" t="s">
         <v>64</v>
       </c>
+      <c r="C33" s="0">
+        <v>3350</v>
+      </c>
       <c r="D33" s="0">
-        <v>1.41594</v>
+        <v>1.28876</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="0">
-        <v>1.4125</v>
+        <v>1.27498</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="0">
-        <v>1.39438</v>
+        <v>1.16944</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="0">
-        <v>1.33739</v>
+        <v>1.16421</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="0">
-        <v>1.24363</v>
+        <v>1.16254</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="0">
-        <v>0.996311</v>
+        <v>1.0273</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="0">
-        <v>0.980049</v>
+        <v>0.926291</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="0">
-        <v>0.86121</v>
+        <v>0.905644</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D41" s="0">
-        <v>0.662121</v>
+        <v>0.827114</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="0">
-        <v>0.65261</v>
+        <v>0.797985</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="0">
-        <v>0.619165</v>
+        <v>0.72649</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="0">
-        <v>0.582601</v>
+        <v>0.704798</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D45" s="0">
-        <v>0.556538</v>
+        <v>0.655429</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="0">
-        <v>0.501303</v>
+        <v>0.612995</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D47" s="0">
-        <v>0.168847</v>
+        <v>0.376624</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="0">
-        <v>0.033432</v>
+        <v>0.147398</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0">
-        <v>20260528</v>
+        <v>20260730</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D49" s="0">
-        <v>0.018968</v>
+        <v>0.026271</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="0">
+        <v>20260730</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D50" s="0">
+        <v>0.019615</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">