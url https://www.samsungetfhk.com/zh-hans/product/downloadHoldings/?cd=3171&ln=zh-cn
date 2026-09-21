--- v1 (2026-08-01)
+++ v2 (2026-09-21)
@@ -12,347 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3171_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>SAMSUNG ASSET MANAGEMENT HK LTD - SAMSUNG BITCOIN FUTURES ACTIVE ETF</t>
   </si>
   <si>
+    <t>FIGURE TECHNOLOGY SOLUTIONS INC COM NPV</t>
+  </si>
+  <si>
+    <t>FIGR</t>
+  </si>
+  <si>
+    <t>ROBINHOOD MARKETS INC - A COM USD.000100000</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>DELL TECHNOLOGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>DELL</t>
+  </si>
+  <si>
+    <t>GALAXY DIGITAL INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>GLXY</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
     <t>CIPHER DIGITAL INC COM USD1.000000000</t>
   </si>
   <si>
     <t>CIFR</t>
   </si>
   <si>
+    <t>OPERA LTD - ADR(1 ADR REPS 2 ORD SHRS)</t>
+  </si>
+  <si>
+    <t>OPRA</t>
+  </si>
+  <si>
     <t>HUT 8 CORP COM NPV</t>
   </si>
   <si>
     <t>HUT</t>
   </si>
   <si>
-    <t>FIGURE TECHNOLOGY SOLUTIONS INC COM NPV</t>
-[...22 lines deleted...]
-  <si>
     <t>TERAWULF INC COM .001000000</t>
   </si>
   <si>
     <t>WULF</t>
   </si>
   <si>
-    <t>DELL TECHNOLOGIES INC COM NPV</t>
-[...14 lines deleted...]
-    <t>AMD</t>
+    <t>SBI HOLDINGS INC ORD NPV</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBAL INC -CLASS A COM USD.000010000</t>
+  </si>
+  <si>
+    <t>COIN</t>
+  </si>
+  <si>
+    <t>NU HOLDINGS LTD/CAYMAN ISL-A ORD USD.000006667</t>
+  </si>
+  <si>
+    <t>NU</t>
+  </si>
+  <si>
+    <t>WISDOMTREE, INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>WT</t>
+  </si>
+  <si>
+    <t>IBM CORP</t>
+  </si>
+  <si>
+    <t>IBM</t>
+  </si>
+  <si>
+    <t>BLOCK INC COM USD.000000100</t>
+  </si>
+  <si>
+    <t>XYZ</t>
+  </si>
+  <si>
+    <t>APPLIED DIGITAL CORPORATION COM USD.001000000</t>
+  </si>
+  <si>
+    <t>APLD</t>
   </si>
   <si>
     <t>CORE SCIENTIFIC INC COM NPV</t>
   </si>
   <si>
     <t>CORZ</t>
   </si>
   <si>
-    <t>NU HOLDINGS LTD/CAYMAN ISL-A ORD USD.000006667</t>
-[...31 lines deleted...]
-  <si>
     <t>BLACKROCK FUNDING INC/DE COM NPV</t>
   </si>
   <si>
     <t>BLK</t>
   </si>
   <si>
-    <t>WISDOMTREE, INC COM USD 0.01</t>
-[...2 lines deleted...]
-    <t>WT</t>
+    <t>NEIGHBORHOOD INTELLIGENCE INC. COM USD .000100000</t>
+  </si>
+  <si>
+    <t>NXH</t>
+  </si>
+  <si>
+    <t>CUSTOMERS BANCORP INC COM USD1</t>
+  </si>
+  <si>
+    <t>CUBI</t>
   </si>
   <si>
     <t>PAYPAL HOLDINGS INC-W/I ORD NPV</t>
   </si>
   <si>
     <t>PYPL</t>
   </si>
   <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC COM NPV</t>
+  </si>
+  <si>
+    <t>CLSK</t>
+  </si>
+  <si>
     <t>BROADCOM INC COM NPV</t>
   </si>
   <si>
     <t>AVGO</t>
   </si>
   <si>
-    <t>CUSTOMERS BANCORP INC COM USD1</t>
-[...2 lines deleted...]
-    <t>CUBI</t>
+    <t>WEBULL CORP ORD USD .000100000</t>
+  </si>
+  <si>
+    <t>BULL</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MFG LTD SPD ADR</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>DBS GROUP HOLDINGS LTD ORD NPV</t>
+  </si>
+  <si>
+    <t>DBS</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC COM NPV</t>
+  </si>
+  <si>
+    <t>MELI</t>
   </si>
   <si>
     <t>ETORO GROUP LTD ORD USD .000000000</t>
   </si>
   <si>
     <t>ETOR</t>
   </si>
   <si>
-    <t>CLEANSPARK INC COM NPV</t>
-[...32 lines deleted...]
-    <t>DBS</t>
+    <t>CIRCLE INTERNET GROUP INC COM NPV</t>
+  </si>
+  <si>
+    <t>CRCL</t>
   </si>
   <si>
     <t>CME GROUP INC COM USD0.01</t>
   </si>
   <si>
     <t>CME</t>
   </si>
   <si>
+    <t>SHARPLINK INC COM NPV</t>
+  </si>
+  <si>
+    <t>SBET</t>
+  </si>
+  <si>
     <t>METAPLANET INC ORD NPV</t>
   </si>
   <si>
+    <t>STRATEGY INC COM USD.001000000</t>
+  </si>
+  <si>
+    <t>MSTR</t>
+  </si>
+  <si>
     <t>RIOT PLATFORMS INC COM NPV</t>
   </si>
   <si>
     <t>RIOT</t>
   </si>
   <si>
-    <t>CIRCLE INTERNET GROUP INC COM NPV</t>
-[...10 lines deleted...]
-  <si>
     <t>BROADRIDGE FINANCIAL SOLUTIONS INC COM USD0.01</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
-    <t>STRATEGY INC COM USD.001000000</t>
-[...2 lines deleted...]
-    <t>MSTR</t>
+    <t>BITGO HOLDINGS INC COM NPV</t>
+  </si>
+  <si>
+    <t>BTGO</t>
   </si>
   <si>
     <t>MASTERCARD INCORPORATED A SHRS COM USD0.0001</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
-    <t>BITGO HOLDINGS INC COM NPV</t>
-[...8 lines deleted...]
-    <t>CMPO</t>
+    <t>IREN LTD</t>
+  </si>
+  <si>
+    <t>IREN</t>
   </si>
   <si>
     <t>VISA INC COM CL A</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
-    <t>IREN LTD</t>
-[...8 lines deleted...]
-    <t>QCOM</t>
+    <t>HYPERLIQUID STRATEGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>PURR</t>
+  </si>
+  <si>
+    <t>GPGI INC COM USD .000100000</t>
+  </si>
+  <si>
+    <t>GPGI</t>
   </si>
   <si>
     <t>BAKKT INC COM USD.000100000</t>
   </si>
   <si>
     <t>BKKT</t>
   </si>
   <si>
     <t>HIVE DIGITAL TECHNOLOGIES LT COM NPV</t>
   </si>
   <si>
     <t>HIVE</t>
   </si>
   <si>
-    <t>HYPERLIQUID STRATEGIES INC COM NPV</t>
-[...4 lines deleted...]
-  <si>
     <t>EXODUS MOVEMENT INC COM USD .000001000</t>
   </si>
   <si>
     <t>EXOD</t>
   </si>
   <si>
     <t>ORION DIGITAL CORP</t>
   </si>
   <si>
     <t>ORIO</t>
   </si>
   <si>
-    <t>BIGG DIGITAL ASSETS INC COM NPV</t>
-[...2 lines deleted...]
-    <t>BIGG</t>
+    <t>SURGE DIGITAL INC COM CAD .000000000</t>
+  </si>
+  <si>
+    <t>SRGE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -670,763 +664,749 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>3135</v>
       </c>
       <c r="D2" s="0">
-        <v>6.31112</v>
+        <v>7.23268</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="0">
-        <v>4.27783</v>
+        <v>4.4689</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0">
-        <v>3.76989</v>
+        <v>4.25697</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>3.53531</v>
+        <v>3.80518</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0">
-        <v>3.46875</v>
+        <v>3.53351</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="0">
-        <v>3.3826</v>
+        <v>3.38082</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0">
-        <v>3.38189</v>
+        <v>3.2919</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0">
-        <v>3.35235</v>
+        <v>3.20826</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0">
-        <v>3.29533</v>
+        <v>3.06625</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0">
-        <v>3.24355</v>
+        <v>2.99874</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="0" t="s">
-        <v>24</v>
+      <c r="C12" s="0">
+        <v>8473</v>
       </c>
       <c r="D12" s="0">
-        <v>3.11058</v>
+        <v>2.92293</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="0">
-        <v>3.1061</v>
+        <v>2.83031</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0">
-        <v>3.03697</v>
+        <v>2.80744</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="0">
-        <v>2.77209</v>
+        <v>2.65185</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="0">
-        <v>2.74971</v>
+        <v>2.57583</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="0">
-        <v>2.56321</v>
+        <v>2.48412</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="0">
-        <v>2.48221</v>
+        <v>2.44192</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="0">
-        <v>2.42935</v>
+        <v>2.36251</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="0">
-        <v>2.35295</v>
+        <v>2.18519</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="0">
-        <v>2.31616</v>
+        <v>2.13721</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="0">
-        <v>2.17988</v>
+        <v>2.05502</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="0">
-        <v>2.13543</v>
+        <v>1.93741</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="0">
-        <v>2.1293</v>
+        <v>1.87323</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="0">
-        <v>2.06958</v>
+        <v>1.86284</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="0">
-        <v>1.85588</v>
+        <v>1.85072</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="0">
-        <v>1.76945</v>
+        <v>1.84668</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="0">
-        <v>1.73619</v>
+        <v>1.76895</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="0">
-        <v>1.72105</v>
+        <v>1.68619</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="0">
-        <v>1.71325</v>
+        <v>1.62642</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D31" s="0">
-        <v>1.68756</v>
+        <v>1.54799</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D32" s="0">
-        <v>1.48835</v>
+        <v>1.49918</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C33" s="0">
-        <v>3350</v>
+      <c r="C33" s="0" t="s">
+        <v>65</v>
       </c>
       <c r="D33" s="0">
-        <v>1.28876</v>
+        <v>1.46167</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D34" s="0">
-        <v>1.27498</v>
+        <v>1.45196</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C35" s="0" t="s">
         <v>68</v>
       </c>
+      <c r="C35" s="0">
+        <v>3350</v>
+      </c>
       <c r="D35" s="0">
-        <v>1.16944</v>
+        <v>1.36134</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="0">
-        <v>1.16421</v>
+        <v>1.34531</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="0">
-        <v>1.16254</v>
+        <v>1.22059</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="0">
-        <v>1.0273</v>
+        <v>1.19451</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="0">
-        <v>0.926291</v>
+        <v>1.17332</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="0">
-        <v>0.905644</v>
+        <v>0.878456</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D41" s="0">
-        <v>0.827114</v>
+        <v>0.799056</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="0">
-        <v>0.797985</v>
+        <v>0.780038</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="0">
-        <v>0.72649</v>
+        <v>0.742329</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="0">
-        <v>0.704798</v>
+        <v>0.733357</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D45" s="0">
-        <v>0.655429</v>
+        <v>0.636054</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="0">
-        <v>0.612995</v>
+        <v>0.613775</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D47" s="0">
-        <v>0.376624</v>
+        <v>0.171243</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="0">
-        <v>0.147398</v>
+        <v>0.040523</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0">
-        <v>20260730</v>
+        <v>20260917</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D49" s="0">
-        <v>0.026271</v>
-[...13 lines deleted...]
-        <v>0.019615</v>
+        <v>0.011638</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">