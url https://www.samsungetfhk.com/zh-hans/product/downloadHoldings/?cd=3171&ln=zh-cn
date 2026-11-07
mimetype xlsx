--- v2 (2026-09-21)
+++ v3 (2026-11-07)
@@ -12,323 +12,311 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3171_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>SAMSUNG ASSET MANAGEMENT HK LTD - SAMSUNG BITCOIN FUTURES ACTIVE ETF</t>
   </si>
   <si>
     <t>FIGURE TECHNOLOGY SOLUTIONS INC COM NPV</t>
   </si>
   <si>
     <t>FIGR</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC - A COM USD.000100000</t>
   </si>
   <si>
     <t>HOOD</t>
   </si>
   <si>
+    <t>BLOCK INC COM USD.000000100</t>
+  </si>
+  <si>
+    <t>XYZ</t>
+  </si>
+  <si>
+    <t>BLACKROCK FUNDING INC/DE COM NPV</t>
+  </si>
+  <si>
+    <t>BLK</t>
+  </si>
+  <si>
+    <t>GALAXY DIGITAL INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>GLXY</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBAL INC -CLASS A COM USD.000010000</t>
+  </si>
+  <si>
+    <t>COIN</t>
+  </si>
+  <si>
+    <t>CUSTOMERS BANCORP INC COM USD1</t>
+  </si>
+  <si>
+    <t>CUBI</t>
+  </si>
+  <si>
+    <t>OPERA LTD - ADR(1 ADR REPS 2 ORD SHRS)</t>
+  </si>
+  <si>
+    <t>OPRA</t>
+  </si>
+  <si>
+    <t>TERAWULF INC COM .001000000</t>
+  </si>
+  <si>
+    <t>WULF</t>
+  </si>
+  <si>
+    <t>IBM CORP</t>
+  </si>
+  <si>
+    <t>IBM</t>
+  </si>
+  <si>
+    <t>SBI HOLDINGS INC ORD NPV</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>CORE SCIENTIFIC INC COM NPV</t>
+  </si>
+  <si>
+    <t>CORZ</t>
+  </si>
+  <si>
+    <t>NU HOLDINGS LTD/CAYMAN ISL-A ORD USD.000006667</t>
+  </si>
+  <si>
+    <t>NU</t>
+  </si>
+  <si>
     <t>DELL TECHNOLOGIES INC COM NPV</t>
   </si>
   <si>
     <t>DELL</t>
   </si>
   <si>
-    <t>GALAXY DIGITAL INC COM USD 0.01</t>
-[...11 lines deleted...]
-    <t>CIPHER DIGITAL INC COM USD1.000000000</t>
+    <t>HUT 8 CORP COM NPV</t>
+  </si>
+  <si>
+    <t>HUT</t>
+  </si>
+  <si>
+    <t>RIOT PLATFORMS INC COM NPV</t>
+  </si>
+  <si>
+    <t>RIOT</t>
+  </si>
+  <si>
+    <t>PAYPAL HOLDINGS INC-W/I ORD NPV</t>
+  </si>
+  <si>
+    <t>PYPL</t>
+  </si>
+  <si>
+    <t>CIRCLE INTERNET GROUP INC COM NPV</t>
+  </si>
+  <si>
+    <t>CRCL</t>
+  </si>
+  <si>
+    <t>WISDOMTREE, INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>WT</t>
+  </si>
+  <si>
+    <t>DBS GROUP HOLDINGS LTD ORD NPV</t>
+  </si>
+  <si>
+    <t>DBS</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COM NPV</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>CIPHER DIGITAL INC</t>
   </si>
   <si>
     <t>CIFR</t>
   </si>
   <si>
-    <t>OPERA LTD - ADR(1 ADR REPS 2 ORD SHRS)</t>
-[...47 lines deleted...]
-    <t>XYZ</t>
+    <t>WEBULL CORP ORD USD .000100000</t>
+  </si>
+  <si>
+    <t>BULL</t>
+  </si>
+  <si>
+    <t>METAPLANET INC ORD NPV</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MFG LTD SPD ADR</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC COM NPV</t>
+  </si>
+  <si>
+    <t>MELI</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC COM NPV</t>
+  </si>
+  <si>
+    <t>CLSK</t>
+  </si>
+  <si>
+    <t>STRATEGY INC COM USD.001000000</t>
+  </si>
+  <si>
+    <t>MSTR</t>
   </si>
   <si>
     <t>APPLIED DIGITAL CORPORATION COM USD.001000000</t>
   </si>
   <si>
     <t>APLD</t>
   </si>
   <si>
-    <t>CORE SCIENTIFIC INC COM NPV</t>
-[...8 lines deleted...]
-    <t>BLK</t>
+    <t>ETORO GROUP LTD ORD USD .000000000</t>
+  </si>
+  <si>
+    <t>ETOR</t>
+  </si>
+  <si>
+    <t>HYPERLIQUID STRATEGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>PURR</t>
   </si>
   <si>
     <t>NEIGHBORHOOD INTELLIGENCE INC. COM USD .000100000</t>
   </si>
   <si>
     <t>NXH</t>
   </si>
   <si>
-    <t>CUSTOMERS BANCORP INC COM USD1</t>
-[...95 lines deleted...]
-    <t>BR</t>
+    <t>MASTERCARD INCORPORATED A SHRS COM USD0.0001</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>VISA INC COM CL A</t>
+  </si>
+  <si>
+    <t>V</t>
   </si>
   <si>
     <t>BITGO HOLDINGS INC COM NPV</t>
   </si>
   <si>
     <t>BTGO</t>
   </si>
   <si>
-    <t>MASTERCARD INCORPORATED A SHRS COM USD0.0001</t>
-[...2 lines deleted...]
-    <t>MA</t>
+    <t>GPGI INC COM USD .000100000</t>
+  </si>
+  <si>
+    <t>GPGI</t>
+  </si>
+  <si>
+    <t>BAKKT INC COM USD.000100000</t>
+  </si>
+  <si>
+    <t>BKKT</t>
   </si>
   <si>
     <t>IREN LTD</t>
   </si>
   <si>
     <t>IREN</t>
   </si>
   <si>
-    <t>VISA INC COM CL A</t>
-[...26 lines deleted...]
-    <t>HIVE</t>
+    <t>BULLISH ORD NPV</t>
+  </si>
+  <si>
+    <t>BLSH</t>
   </si>
   <si>
     <t>EXODUS MOVEMENT INC COM USD .000001000</t>
   </si>
   <si>
     <t>EXOD</t>
   </si>
   <si>
     <t>ORION DIGITAL CORP</t>
   </si>
   <si>
     <t>ORIO</t>
   </si>
   <si>
     <t>SURGE DIGITAL INC COM CAD .000000000</t>
   </si>
   <si>
     <t>SRGE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -664,749 +652,721 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>3135</v>
       </c>
       <c r="D2" s="0">
-        <v>7.23268</v>
+        <v>9.76857</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="0">
-        <v>4.4689</v>
+        <v>4.0212</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0">
-        <v>4.25697</v>
+        <v>3.91679</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>3.80518</v>
+        <v>3.51867</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0">
-        <v>3.53351</v>
+        <v>3.12832</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="0">
-        <v>3.38082</v>
+        <v>3.03966</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0">
-        <v>3.2919</v>
+        <v>2.86893</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0">
-        <v>3.20826</v>
+        <v>2.86401</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0">
-        <v>3.06625</v>
+        <v>2.84173</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0">
-        <v>2.99874</v>
+        <v>2.82911</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="0">
-        <v>8473</v>
+      <c r="C12" s="0" t="s">
+        <v>24</v>
       </c>
       <c r="D12" s="0">
-        <v>2.92293</v>
+        <v>2.76781</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C13" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="C13" s="0">
+        <v>8473</v>
+      </c>
       <c r="D13" s="0">
-        <v>2.83031</v>
+        <v>2.74453</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="0">
-        <v>2.80744</v>
+        <v>2.64876</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="0">
-        <v>2.65185</v>
+        <v>2.56014</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="0">
-        <v>2.57583</v>
+        <v>2.47798</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="0">
-        <v>2.48412</v>
+        <v>2.45771</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="0">
-        <v>2.44192</v>
+        <v>2.36401</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="0">
-        <v>2.36251</v>
+        <v>2.36293</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="0">
-        <v>2.18519</v>
+        <v>2.23815</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="0">
-        <v>2.13721</v>
+        <v>2.15684</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="0">
-        <v>2.05502</v>
+        <v>2.07395</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="0">
-        <v>1.93741</v>
+        <v>2.05965</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="0">
-        <v>1.87323</v>
+        <v>2.00722</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="0">
-        <v>1.86284</v>
+        <v>2.0023</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="0">
-        <v>1.85072</v>
+        <v>1.99894</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="0">
-        <v>1.84668</v>
+        <v>1.97543</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="0">
-        <v>1.76895</v>
+        <v>1.89734</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C29" s="0" t="s">
-        <v>57</v>
+      <c r="C29" s="0">
+        <v>3350</v>
       </c>
       <c r="D29" s="0">
-        <v>1.68619</v>
+        <v>1.88823</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="0">
-        <v>1.62642</v>
+        <v>1.87108</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="0">
-        <v>1.54799</v>
+        <v>1.75752</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="0">
-        <v>1.49918</v>
+        <v>1.72401</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="0">
-        <v>1.46167</v>
+        <v>1.69526</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="0">
-        <v>1.45196</v>
+        <v>1.69059</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C35" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="0">
-        <v>1.36134</v>
+        <v>1.62049</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="0">
-        <v>1.34531</v>
+        <v>1.40483</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="0">
-        <v>1.22059</v>
+        <v>1.36504</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="0">
-        <v>1.19451</v>
+        <v>1.31272</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="0">
-        <v>1.17332</v>
+        <v>1.14849</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="0">
-        <v>0.878456</v>
+        <v>1.06485</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D41" s="0">
-        <v>0.799056</v>
+        <v>1.04325</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="0">
-        <v>0.780038</v>
+        <v>0.45825</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="0">
-        <v>0.742329</v>
+        <v>0.427065</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="0">
-        <v>0.733357</v>
+        <v>0.409533</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D45" s="0">
-        <v>0.636054</v>
+        <v>0.134974</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="0">
-        <v>0.613775</v>
+        <v>0.051205</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0">
-        <v>20260917</v>
+        <v>20261105</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D47" s="0">
-        <v>0.171243</v>
-[...27 lines deleted...]
-        <v>0.011638</v>
+        <v>0.008981</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">