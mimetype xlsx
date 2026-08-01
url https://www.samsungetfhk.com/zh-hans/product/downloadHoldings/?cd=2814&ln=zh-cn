--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -26,108 +26,108 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2814_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>MSFT</t>
+  </si>
+  <si>
+    <t>APPLE INC COM NPV</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>AMAZON COM INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COM NPV</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>NETFLIX INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>NFLX</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC COM USD.000006</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>PLTR</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A COM USD0.001</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
     <t>MICRON TECHNOLOGY</t>
   </si>
   <si>
     <t>MU</t>
-  </si>
-[...52 lines deleted...]
-    <t>NFLX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -476,186 +476,186 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="0">
-        <v>16.6941</v>
+        <v>12.0102</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>11.1975</v>
+        <v>11.3939</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="0">
-        <v>10.2367</v>
+        <v>10.0203</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="0">
-        <v>9.89573</v>
+        <v>9.97206</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="0">
-        <v>9.79408</v>
+        <v>9.62524</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="0">
-        <v>9.29298</v>
+        <v>9.613</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="0">
-        <v>9.11699</v>
+        <v>9.56748</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="0">
-        <v>8.13385</v>
+        <v>9.46099</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="0">
-        <v>8.11967</v>
+        <v>9.27085</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260529</v>
+        <v>20260730</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="0">
-        <v>7.21054</v>
+        <v>8.41527</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">