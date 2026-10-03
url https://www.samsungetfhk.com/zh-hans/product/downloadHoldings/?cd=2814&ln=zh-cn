--- v1 (2026-08-01)
+++ v2 (2026-10-03)
@@ -26,108 +26,108 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2814_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
+    <t>MICRON TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC COM USD.000006</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>PLTR</t>
+  </si>
+  <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
+    <t>BROADCOM INC COM NPV</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>AMAZON COM INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-CL A COM USD0.001</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
     <t>APPLE INC COM NPV</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
-    <t>AMAZON COM INC COM USD0.01</t>
-[...16 lines deleted...]
-  <si>
     <t>NETFLIX INC COM USD0.001</t>
   </si>
   <si>
     <t>NFLX</t>
-  </si>
-[...22 lines deleted...]
-    <t>MU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -476,186 +476,186 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="0">
-        <v>12.0102</v>
+        <v>11.0071</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>11.3939</v>
+        <v>10.2777</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="0">
-        <v>10.0203</v>
+        <v>10.2726</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="0">
-        <v>9.97206</v>
+        <v>10.2328</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="0">
-        <v>9.62524</v>
+        <v>9.99506</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="0">
-        <v>9.613</v>
+        <v>9.90271</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="0">
-        <v>9.56748</v>
+        <v>9.71054</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="0">
-        <v>9.46099</v>
+        <v>9.60063</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="0">
-        <v>9.27085</v>
+        <v>9.58702</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260730</v>
+        <v>20260930</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="0">
-        <v>8.41527</v>
+        <v>8.72622</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">