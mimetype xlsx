--- v0 (2026-05-14)
+++ v1 (2026-07-04)
@@ -12,344 +12,350 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3171_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
-    <t>SAMSUNG BIT ETF</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">HUT 8 CORP     </t>
+    <t>SAMSUNG ASSET MANAGEMENT HK LTD - SAMSUNG BITCOIN FUTURES ACTIVE ETF</t>
+  </si>
+  <si>
+    <t>FIGURE TECHNOLOGY SOLUTIONS INC COM NPV</t>
+  </si>
+  <si>
+    <t>FIGR</t>
+  </si>
+  <si>
+    <t>ROBINHOOD MARKETS INC - A COM USD.000100000</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
+    <t>BEYOND, INC. COM USD0.0001</t>
+  </si>
+  <si>
+    <t>BYON</t>
+  </si>
+  <si>
+    <t>GALAXY DIGITAL INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>GLXY</t>
+  </si>
+  <si>
+    <t>HUT 8 CORP COM NPV</t>
   </si>
   <si>
     <t>HUT</t>
   </si>
   <si>
-    <t xml:space="preserve">GALAXY DIGITA  </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CIPHER DIGITAL </t>
+    <t>TERAWULF INC COM .001000000</t>
+  </si>
+  <si>
+    <t>WULF</t>
+  </si>
+  <si>
+    <t>OPERA LTD - ADR(1 ADR REPS 2 ORD SHRS)</t>
+  </si>
+  <si>
+    <t>OPRA</t>
+  </si>
+  <si>
+    <t>CIPHER DIGITAL INC COM USD1.000000000</t>
   </si>
   <si>
     <t>CIFR</t>
   </si>
   <si>
-    <t xml:space="preserve">TERAWULF INC   </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CRE SCIENTIFI  </t>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>CORE SCIENTIFIC INC COM NPV</t>
   </si>
   <si>
     <t>CORZ</t>
   </si>
   <si>
-    <t xml:space="preserve">COINBASE GLOBA </t>
+    <t>IBM CORP</t>
+  </si>
+  <si>
+    <t>IBM</t>
+  </si>
+  <si>
+    <t>DELL TECHNOLOGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>DELL</t>
+  </si>
+  <si>
+    <t>NU HOLDINGS LTD/CAYMAN ISL-A ORD USD.000006667</t>
+  </si>
+  <si>
+    <t>NU</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBAL INC -CLASS A COM USD.000010000</t>
   </si>
   <si>
     <t>COIN</t>
   </si>
   <si>
-    <t xml:space="preserve">APPLIED DIGITA </t>
+    <t>BLOCK INC COM USD.000000100</t>
+  </si>
+  <si>
+    <t>XYZ</t>
+  </si>
+  <si>
+    <t>APPLIED DIGITAL CORPORATION COM USD.001000000</t>
   </si>
   <si>
     <t>APLD</t>
   </si>
   <si>
-    <t xml:space="preserve">OPERA LTD ADR  </t>
-[...32 lines deleted...]
-    <t xml:space="preserve">BLACKROCK FUND </t>
+    <t>SBI HOLDINGS INC ORD NPV</t>
+  </si>
+  <si>
+    <t>ETORO GROUP LTD ORD USD .000000000</t>
+  </si>
+  <si>
+    <t>ETOR</t>
+  </si>
+  <si>
+    <t>WISDOMTREE, INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>WT</t>
+  </si>
+  <si>
+    <t>BLACKROCK FUNDING INC/DE COM NPV</t>
   </si>
   <si>
     <t>BLK</t>
   </si>
   <si>
-    <t xml:space="preserve">IBM            </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">CIRCLE INTERNE </t>
+    <t>CUSTOMERS BANCORP INC COM USD1</t>
+  </si>
+  <si>
+    <t>CUBI</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COM NPV</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MFG LTD SPD ADR</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>WEBULL CORP ORD USD .000100000</t>
+  </si>
+  <si>
+    <t>BULL</t>
+  </si>
+  <si>
+    <t>PAYPAL HOLDINGS INC-W/I ORD NPV</t>
+  </si>
+  <si>
+    <t>PYPL</t>
+  </si>
+  <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC COM NPV</t>
+  </si>
+  <si>
+    <t>MELI</t>
+  </si>
+  <si>
+    <t>DBS GROUP HOLDINGS LTD ORD NPV</t>
+  </si>
+  <si>
+    <t>DBS</t>
+  </si>
+  <si>
+    <t>CME GROUP INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>CME</t>
+  </si>
+  <si>
+    <t>RIOT PLATFORMS INC COM NPV</t>
+  </si>
+  <si>
+    <t>RIOT</t>
+  </si>
+  <si>
+    <t>METAPLANET INC ORD NPV</t>
+  </si>
+  <si>
+    <t>CIRCLE INTERNET GROUP INC COM NPV</t>
   </si>
   <si>
     <t>CRCL</t>
   </si>
   <si>
-    <t>DELL TECHNOLO C</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">STRATEGY INC   </t>
+    <t>HIVE DIGITAL TECHNOLOGIES LT COM NPV</t>
+  </si>
+  <si>
+    <t>HIVE</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>STRATEGY INC COM USD.001000000</t>
   </si>
   <si>
     <t>MSTR</t>
   </si>
   <si>
-    <t xml:space="preserve">BROADCOM INC   </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CLEANSPARK INC </t>
+    <t>COMPOSECURE INC COM USD.000100000</t>
+  </si>
+  <si>
+    <t>CMPO</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC COM NPV</t>
   </si>
   <si>
     <t>CLSK</t>
   </si>
   <si>
-    <t>TAIWAN SEMI ADR</t>
-[...32 lines deleted...]
-    <t xml:space="preserve">IRIS ENERGY LT </t>
+    <t>SHARPLINK INC COM NPV</t>
+  </si>
+  <si>
+    <t>SBET</t>
+  </si>
+  <si>
+    <t>IREN LTD</t>
   </si>
   <si>
     <t>IREN</t>
   </si>
   <si>
-    <t>DBS GROUP HLDGS</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">BITGO HOLDINGS </t>
+    <t>BITGO HOLDINGS INC COM NPV</t>
   </si>
   <si>
     <t>BTGO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBLOX CORP -C </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">QUALCOMM INC   </t>
+    <t>MASTERCARD INCORPORATED A SHRS COM USD0.0001</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC COM USD 0.0001</t>
   </si>
   <si>
     <t>QCOM</t>
   </si>
   <si>
-    <t xml:space="preserve">BAKKT HOLDINGS </t>
+    <t>VISA INC COM CL A</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>BAKKT INC COM USD.000100000</t>
   </si>
   <si>
     <t>BKKT</t>
   </si>
   <si>
-    <t xml:space="preserve">GPGI INC       </t>
-[...29 lines deleted...]
-    <t xml:space="preserve">EXODUS MOVEMEN </t>
+    <t>SPACE EXPLORATION TECHNOLOGIES CORP COM USD .001</t>
+  </si>
+  <si>
+    <t>SPCX</t>
+  </si>
+  <si>
+    <t>HYPERLIQUID STRATEGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>PURR</t>
+  </si>
+  <si>
+    <t>EXODUS MOVEMENT INC COM USD .000001000</t>
   </si>
   <si>
     <t>EXOD</t>
   </si>
   <si>
-    <t>ORION DIGITAL C</t>
+    <t>ORION DIGITAL CORP</t>
   </si>
   <si>
     <t>ORIO</t>
   </si>
   <si>
-    <t xml:space="preserve">BIGG DIGITAL A </t>
+    <t>BIGG DIGITAL ASSETS INC COM NPV</t>
   </si>
   <si>
     <t>BIGG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -670,763 +676,777 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>3135</v>
       </c>
       <c r="D2" s="0">
-        <v>7.4</v>
+        <v>5.77935</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="0">
-        <v>5.62</v>
+        <v>4.52193</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0">
-        <v>4.88</v>
+        <v>4.39594</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>4.21</v>
+        <v>3.71913</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0">
-        <v>4.19</v>
+        <v>3.65532</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="0">
-        <v>3.25</v>
+        <v>3.64859</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0">
-        <v>3.23</v>
+        <v>3.60048</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0">
-        <v>3.19</v>
+        <v>3.50934</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0">
-        <v>3.05</v>
+        <v>3.50735</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0">
-        <v>2.92</v>
+        <v>3.23062</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="0">
-        <v>2.66</v>
+        <v>3.19586</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="0">
-        <v>8473</v>
+      <c r="C13" s="0" t="s">
+        <v>26</v>
       </c>
       <c r="D13" s="0">
-        <v>2.61</v>
+        <v>3.15522</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" s="0">
-        <v>2.59</v>
+        <v>3.12502</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15" s="0">
-        <v>2.47</v>
+        <v>2.77707</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D16" s="0">
-        <v>2.34</v>
+        <v>2.70806</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D17" s="0">
-        <v>2.29</v>
+        <v>2.57589</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18" s="0">
-        <v>2.25</v>
+        <v>2.50238</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C19" s="0" t="s">
         <v>37</v>
       </c>
+      <c r="C19" s="0">
+        <v>8473</v>
+      </c>
       <c r="D19" s="0">
-        <v>2.15</v>
+        <v>2.31879</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="0">
-        <v>2.12</v>
+        <v>2.25623</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="0">
-        <v>2.1</v>
+        <v>2.16374</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="0">
-        <v>2.03</v>
+        <v>2.07664</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="0">
-        <v>2.01</v>
+        <v>2.05999</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="0">
-        <v>1.87</v>
+        <v>1.93212</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="0">
-        <v>1.85</v>
+        <v>1.79551</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="0">
-        <v>1.81</v>
+        <v>1.72747</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="0">
-        <v>1.67</v>
+        <v>1.67385</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="0">
-        <v>1.66</v>
+        <v>1.67372</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="0">
-        <v>1.63</v>
+        <v>1.58057</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="0">
-        <v>1.6</v>
+        <v>1.44625</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C31" s="0">
-        <v>3350</v>
+      <c r="C31" s="0" t="s">
+        <v>61</v>
       </c>
       <c r="D31" s="0">
-        <v>1.52</v>
+        <v>1.28295</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D32" s="0">
-        <v>1.45</v>
+        <v>1.24069</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C33" s="0" t="s">
         <v>64</v>
       </c>
+      <c r="C33" s="0">
+        <v>3350</v>
+      </c>
       <c r="D33" s="0">
-        <v>1.45</v>
+        <v>1.15322</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="0">
-        <v>1.31</v>
+        <v>1.14524</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="0">
-        <v>1.29</v>
+        <v>1.13373</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="0">
-        <v>1.25</v>
+        <v>1.05267</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="0">
-        <v>1.21</v>
+        <v>1.03113</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="0">
-        <v>1.2</v>
+        <v>1.00131</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="0">
-        <v>1.03</v>
+        <v>0.951986</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="0">
-        <v>0.95</v>
+        <v>0.938909</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D41" s="0">
-        <v>0.9</v>
+        <v>0.9233</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="0">
-        <v>0.73</v>
+        <v>0.892162</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="0">
-        <v>0.73</v>
+        <v>0.842496</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="0">
-        <v>0.7</v>
+        <v>0.797722</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D45" s="0">
-        <v>0.65</v>
+        <v>0.768095</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="0">
-        <v>0.65</v>
+        <v>0.716994</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D47" s="0">
-        <v>0.53</v>
+        <v>0.554951</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="0">
-        <v>0.18</v>
+        <v>0.468511</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D49" s="0">
-        <v>0.04</v>
+        <v>0.135706</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0">
-        <v>20260512</v>
+        <v>20260702</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D50" s="0">
-        <v>0.02</v>
+        <v>0.034728</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="0">
+        <v>20260702</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D51" s="0">
+        <v>0.018857</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">