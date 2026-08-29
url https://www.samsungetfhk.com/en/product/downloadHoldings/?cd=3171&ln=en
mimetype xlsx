--- v1 (2026-07-04)
+++ v2 (2026-08-29)
@@ -12,353 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3171_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>SAMSUNG ASSET MANAGEMENT HK LTD - SAMSUNG BITCOIN FUTURES ACTIVE ETF</t>
   </si>
   <si>
     <t>FIGURE TECHNOLOGY SOLUTIONS INC COM NPV</t>
   </si>
   <si>
     <t>FIGR</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC - A COM USD.000100000</t>
   </si>
   <si>
     <t>HOOD</t>
   </si>
   <si>
-    <t>BEYOND, INC. COM USD0.0001</t>
-[...4 lines deleted...]
-  <si>
     <t>GALAXY DIGITAL INC COM USD 0.01</t>
   </si>
   <si>
     <t>GLXY</t>
   </si>
   <si>
+    <t>OPERA LTD - ADR(1 ADR REPS 2 ORD SHRS)</t>
+  </si>
+  <si>
+    <t>OPRA</t>
+  </si>
+  <si>
+    <t>CIPHER DIGITAL INC COM USD1.000000000</t>
+  </si>
+  <si>
+    <t>CIFR</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBAL INC -CLASS A COM USD.000010000</t>
+  </si>
+  <si>
+    <t>COIN</t>
+  </si>
+  <si>
+    <t>DELL TECHNOLOGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>DELL</t>
+  </si>
+  <si>
+    <t>NU HOLDINGS LTD/CAYMAN ISL-A ORD USD.000006667</t>
+  </si>
+  <si>
+    <t>NU</t>
+  </si>
+  <si>
+    <t>TERAWULF INC COM .001000000</t>
+  </si>
+  <si>
+    <t>WULF</t>
+  </si>
+  <si>
+    <t>SBI HOLDINGS INC ORD NPV</t>
+  </si>
+  <si>
+    <t>WISDOMTREE, INC COM USD 0.01</t>
+  </si>
+  <si>
+    <t>WT</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
     <t>HUT 8 CORP COM NPV</t>
   </si>
   <si>
     <t>HUT</t>
   </si>
   <si>
-    <t>TERAWULF INC COM .001000000</t>
-[...20 lines deleted...]
-    <t>AMD</t>
+    <t>BLOCK INC COM USD.000000100</t>
+  </si>
+  <si>
+    <t>XYZ</t>
+  </si>
+  <si>
+    <t>IBM CORP</t>
+  </si>
+  <si>
+    <t>IBM</t>
+  </si>
+  <si>
+    <t>APPLIED DIGITAL CORPORATION COM USD.001000000</t>
+  </si>
+  <si>
+    <t>APLD</t>
+  </si>
+  <si>
+    <t>NEIGHBORHOOD INTELLIGENCE INC. COM USD .000100000</t>
+  </si>
+  <si>
+    <t>NXH</t>
   </si>
   <si>
     <t>CORE SCIENTIFIC INC COM NPV</t>
   </si>
   <si>
     <t>CORZ</t>
   </si>
   <si>
-    <t>IBM CORP</t>
-[...35 lines deleted...]
-    <t>SBI HOLDINGS INC ORD NPV</t>
+    <t>BLACKROCK FUNDING INC/DE COM NPV</t>
+  </si>
+  <si>
+    <t>BLK</t>
+  </si>
+  <si>
+    <t>WEBULL CORP ORD USD .000100000</t>
+  </si>
+  <si>
+    <t>BULL</t>
+  </si>
+  <si>
+    <t>PAYPAL HOLDINGS INC-W/I ORD NPV</t>
+  </si>
+  <si>
+    <t>PYPL</t>
+  </si>
+  <si>
+    <t>CUSTOMERS BANCORP INC COM USD1</t>
+  </si>
+  <si>
+    <t>CUBI</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COM NPV</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC COM NPV</t>
+  </si>
+  <si>
+    <t>CLSK</t>
   </si>
   <si>
     <t>ETORO GROUP LTD ORD USD .000000000</t>
   </si>
   <si>
     <t>ETOR</t>
   </si>
   <si>
-    <t>WISDOMTREE, INC COM USD 0.01</t>
-[...22 lines deleted...]
-  <si>
     <t>TAIWAN SEMICONDUCTOR MFG LTD SPD ADR</t>
   </si>
   <si>
     <t>TSM</t>
   </si>
   <si>
-    <t>WEBULL CORP ORD USD .000100000</t>
-[...16 lines deleted...]
-  <si>
     <t>MERCADOLIBRE INC COM NPV</t>
   </si>
   <si>
     <t>MELI</t>
   </si>
   <si>
+    <t>METAPLANET INC ORD NPV</t>
+  </si>
+  <si>
     <t>DBS GROUP HOLDINGS LTD ORD NPV</t>
   </si>
   <si>
     <t>DBS</t>
   </si>
   <si>
+    <t>CIRCLE INTERNET GROUP INC COM NPV</t>
+  </si>
+  <si>
+    <t>CRCL</t>
+  </si>
+  <si>
+    <t>SHARPLINK INC COM NPV</t>
+  </si>
+  <si>
+    <t>SBET</t>
+  </si>
+  <si>
     <t>CME GROUP INC COM USD0.01</t>
   </si>
   <si>
     <t>CME</t>
   </si>
   <si>
+    <t>STRATEGY INC COM USD.001000000</t>
+  </si>
+  <si>
+    <t>MSTR</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>BITGO HOLDINGS INC COM NPV</t>
+  </si>
+  <si>
+    <t>BTGO</t>
+  </si>
+  <si>
     <t>RIOT PLATFORMS INC COM NPV</t>
   </si>
   <si>
     <t>RIOT</t>
   </si>
   <si>
-    <t>METAPLANET INC ORD NPV</t>
-[...5 lines deleted...]
-    <t>CRCL</t>
+    <t>MASTERCARD INCORPORATED A SHRS COM USD0.0001</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>VISA INC COM CL A</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>GPGI INC COM USD .000100000</t>
+  </si>
+  <si>
+    <t>GPGI</t>
+  </si>
+  <si>
+    <t>IREN LTD</t>
+  </si>
+  <si>
+    <t>IREN</t>
+  </si>
+  <si>
+    <t>HYPERLIQUID STRATEGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>PURR</t>
+  </si>
+  <si>
+    <t>BAKKT INC COM USD.000100000</t>
+  </si>
+  <si>
+    <t>BKKT</t>
   </si>
   <si>
     <t>HIVE DIGITAL TECHNOLOGIES LT COM NPV</t>
   </si>
   <si>
     <t>HIVE</t>
   </si>
   <si>
-    <t>BROADRIDGE FINANCIAL SOLUTIONS INC COM USD0.01</t>
-[...76 lines deleted...]
-  <si>
     <t>EXODUS MOVEMENT INC COM USD .000001000</t>
   </si>
   <si>
     <t>EXOD</t>
   </si>
   <si>
     <t>ORION DIGITAL CORP</t>
   </si>
   <si>
     <t>ORIO</t>
   </si>
   <si>
     <t>BIGG DIGITAL ASSETS INC COM NPV</t>
   </si>
   <si>
-    <t>BIGG</t>
+    <t>ACM1CAD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -676,777 +664,749 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="81.265869" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>3135</v>
       </c>
       <c r="D2" s="0">
-        <v>5.77935</v>
+        <v>7.18988</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="0">
-        <v>4.52193</v>
+        <v>4.82464</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0">
-        <v>4.39594</v>
+        <v>4.07299</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>3.71913</v>
+        <v>3.83929</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0">
-        <v>3.65532</v>
+        <v>3.25727</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="0">
-        <v>3.64859</v>
+        <v>3.11945</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0">
-        <v>3.60048</v>
+        <v>2.97007</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0">
-        <v>3.50934</v>
+        <v>2.92344</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0">
-        <v>3.50735</v>
+        <v>2.88927</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0">
-        <v>3.23062</v>
+        <v>2.87393</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="0" t="s">
-        <v>24</v>
+      <c r="C12" s="0">
+        <v>8473</v>
       </c>
       <c r="D12" s="0">
-        <v>3.19586</v>
+        <v>2.86305</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="0">
-        <v>3.15522</v>
+        <v>2.85798</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0">
-        <v>3.12502</v>
+        <v>2.82997</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="0">
-        <v>2.77707</v>
+        <v>2.8096</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="0">
-        <v>2.70806</v>
+        <v>2.63842</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="0">
-        <v>2.57589</v>
+        <v>2.47641</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="0">
-        <v>2.50238</v>
+        <v>2.43137</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C19" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="0">
-        <v>2.31879</v>
+        <v>2.3918</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="0">
-        <v>2.25623</v>
+        <v>2.32477</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="0">
-        <v>2.16374</v>
+        <v>2.31718</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="0">
-        <v>2.07664</v>
+        <v>2.19411</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="0">
-        <v>2.05999</v>
+        <v>2.15333</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="0">
-        <v>1.93212</v>
+        <v>1.99359</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="0">
-        <v>1.79551</v>
+        <v>1.89518</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="0">
-        <v>1.72747</v>
+        <v>1.86372</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="0">
-        <v>1.67385</v>
+        <v>1.72972</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="0">
-        <v>1.67372</v>
+        <v>1.71095</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="0">
-        <v>1.58057</v>
+        <v>1.68162</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="0">
-        <v>1.44625</v>
+        <v>1.64686</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C31" s="0" t="s">
-        <v>61</v>
+      <c r="C31" s="0">
+        <v>3350</v>
       </c>
       <c r="D31" s="0">
-        <v>1.28295</v>
+        <v>1.6287</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="0">
-        <v>1.24069</v>
+        <v>1.59261</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C33" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="0">
-        <v>1.15322</v>
+        <v>1.58936</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="0">
-        <v>1.14524</v>
+        <v>1.49416</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="0">
-        <v>1.13373</v>
+        <v>1.44965</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="0">
-        <v>1.05267</v>
+        <v>1.3379</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="0">
-        <v>1.03113</v>
+        <v>1.27402</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="0">
-        <v>1.00131</v>
+        <v>1.18958</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="0">
-        <v>0.951986</v>
+        <v>1.11497</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="0">
-        <v>0.938909</v>
+        <v>0.879519</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D41" s="0">
-        <v>0.9233</v>
+        <v>0.766305</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="0">
-        <v>0.892162</v>
+        <v>0.754318</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="0">
-        <v>0.842496</v>
+        <v>0.712976</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="0">
-        <v>0.797722</v>
+        <v>0.71057</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D45" s="0">
-        <v>0.768095</v>
+        <v>0.687192</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="0">
-        <v>0.716994</v>
+        <v>0.576835</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D47" s="0">
-        <v>0.554951</v>
+        <v>0.237564</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="0">
-        <v>0.468511</v>
+        <v>0.033153</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0">
-        <v>20260702</v>
+        <v>20260827</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D49" s="0">
-        <v>0.135706</v>
-[...27 lines deleted...]
-        <v>0.018857</v>
+        <v>0.017621</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">