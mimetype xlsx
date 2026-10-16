--- v2 (2026-08-29)
+++ v3 (2026-10-16)
@@ -12,341 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3171_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>SAMSUNG ASSET MANAGEMENT HK LTD - SAMSUNG BITCOIN FUTURES ACTIVE ETF</t>
   </si>
   <si>
+    <t>ROBINHOOD MARKETS INC - A COM USD.000100000</t>
+  </si>
+  <si>
+    <t>HOOD</t>
+  </si>
+  <si>
     <t>FIGURE TECHNOLOGY SOLUTIONS INC COM NPV</t>
   </si>
   <si>
     <t>FIGR</t>
   </si>
   <si>
-    <t>ROBINHOOD MARKETS INC - A COM USD.000100000</t>
-[...2 lines deleted...]
-    <t>HOOD</t>
+    <t>OPERA LTD - ADR(1 ADR REPS 2 ORD SHRS)</t>
+  </si>
+  <si>
+    <t>OPRA</t>
+  </si>
+  <si>
+    <t>HUT 8 CORP COM NPV</t>
+  </si>
+  <si>
+    <t>HUT</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBAL INC -CLASS A COM USD.000010000</t>
+  </si>
+  <si>
+    <t>COIN</t>
+  </si>
+  <si>
+    <t>NU HOLDINGS LTD/CAYMAN ISL-A ORD USD.000006667</t>
+  </si>
+  <si>
+    <t>NU</t>
   </si>
   <si>
     <t>GALAXY DIGITAL INC COM USD 0.01</t>
   </si>
   <si>
     <t>GLXY</t>
   </si>
   <si>
-    <t>OPERA LTD - ADR(1 ADR REPS 2 ORD SHRS)</t>
-[...5 lines deleted...]
-    <t>CIPHER DIGITAL INC COM USD1.000000000</t>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>TERAWULF INC COM .001000000</t>
+  </si>
+  <si>
+    <t>WULF</t>
+  </si>
+  <si>
+    <t>DELL TECHNOLOGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>DELL</t>
+  </si>
+  <si>
+    <t>BLOCK INC COM USD.000000100</t>
+  </si>
+  <si>
+    <t>XYZ</t>
+  </si>
+  <si>
+    <t>IBM CORP</t>
+  </si>
+  <si>
+    <t>IBM</t>
+  </si>
+  <si>
+    <t>BLACKROCK FUNDING INC/DE COM NPV</t>
+  </si>
+  <si>
+    <t>BLK</t>
+  </si>
+  <si>
+    <t>SBI HOLDINGS INC ORD NPV</t>
+  </si>
+  <si>
+    <t>PAYPAL HOLDINGS INC-W/I ORD NPV</t>
+  </si>
+  <si>
+    <t>PYPL</t>
+  </si>
+  <si>
+    <t>CIPHER DIGITAL INC</t>
   </si>
   <si>
     <t>CIFR</t>
   </si>
   <si>
-    <t>COINBASE GLOBAL INC -CLASS A COM USD.000010000</t>
-[...23 lines deleted...]
-    <t>SBI HOLDINGS INC ORD NPV</t>
+    <t>CORE SCIENTIFIC INC COM NPV</t>
+  </si>
+  <si>
+    <t>CORZ</t>
+  </si>
+  <si>
+    <t>CUSTOMERS BANCORP INC COM USD1</t>
+  </si>
+  <si>
+    <t>CUBI</t>
+  </si>
+  <si>
+    <t>WEBULL CORP ORD USD .000100000</t>
+  </si>
+  <si>
+    <t>BULL</t>
+  </si>
+  <si>
+    <t>APPLIED DIGITAL CORPORATION COM USD.001000000</t>
+  </si>
+  <si>
+    <t>APLD</t>
+  </si>
+  <si>
+    <t>NVIDIA CORPORATION</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COM NPV</t>
+  </si>
+  <si>
+    <t>AVGO</t>
   </si>
   <si>
     <t>WISDOMTREE, INC COM USD 0.01</t>
   </si>
   <si>
     <t>WT</t>
   </si>
   <si>
-    <t>ADVANCED MICRO DEVICES INC</t>
-[...26 lines deleted...]
-    <t>APLD</t>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC COM USD0.01</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MFG LTD SPD ADR</t>
+  </si>
+  <si>
+    <t>TSM</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC COM NPV</t>
+  </si>
+  <si>
+    <t>CLSK</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC COM NPV</t>
+  </si>
+  <si>
+    <t>MELI</t>
+  </si>
+  <si>
+    <t>DBS GROUP HOLDINGS LTD ORD NPV</t>
+  </si>
+  <si>
+    <t>DBS</t>
+  </si>
+  <si>
+    <t>STRATEGY INC COM USD.001000000</t>
+  </si>
+  <si>
+    <t>MSTR</t>
+  </si>
+  <si>
+    <t>CIRCLE INTERNET GROUP INC COM NPV</t>
+  </si>
+  <si>
+    <t>CRCL</t>
+  </si>
+  <si>
+    <t>METAPLANET INC ORD NPV</t>
+  </si>
+  <si>
+    <t>ETORO GROUP LTD ORD USD .000000000</t>
+  </si>
+  <si>
+    <t>ETOR</t>
+  </si>
+  <si>
+    <t>SHARPLINK INC COM NPV</t>
+  </si>
+  <si>
+    <t>SBET</t>
+  </si>
+  <si>
+    <t>BITGO HOLDINGS INC COM NPV</t>
+  </si>
+  <si>
+    <t>BTGO</t>
   </si>
   <si>
     <t>NEIGHBORHOOD INTELLIGENCE INC. COM USD .000100000</t>
   </si>
   <si>
     <t>NXH</t>
   </si>
   <si>
-    <t>CORE SCIENTIFIC INC COM NPV</t>
-[...109 lines deleted...]
-  <si>
     <t>RIOT PLATFORMS INC COM NPV</t>
   </si>
   <si>
     <t>RIOT</t>
   </si>
   <si>
     <t>MASTERCARD INCORPORATED A SHRS COM USD0.0001</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>VISA INC COM CL A</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>GPGI INC COM USD .000100000</t>
   </si>
   <si>
     <t>GPGI</t>
   </si>
   <si>
+    <t>HYPERLIQUID STRATEGIES INC COM NPV</t>
+  </si>
+  <si>
+    <t>PURR</t>
+  </si>
+  <si>
     <t>IREN LTD</t>
   </si>
   <si>
     <t>IREN</t>
   </si>
   <si>
-    <t>HYPERLIQUID STRATEGIES INC COM NPV</t>
-[...4 lines deleted...]
-  <si>
     <t>BAKKT INC COM USD.000100000</t>
   </si>
   <si>
     <t>BKKT</t>
   </si>
   <si>
-    <t>HIVE DIGITAL TECHNOLOGIES LT COM NPV</t>
-[...4 lines deleted...]
-  <si>
     <t>EXODUS MOVEMENT INC COM USD .000001000</t>
   </si>
   <si>
     <t>EXOD</t>
   </si>
   <si>
     <t>ORION DIGITAL CORP</t>
   </si>
   <si>
     <t>ORIO</t>
   </si>
   <si>
-    <t>BIGG DIGITAL ASSETS INC COM NPV</t>
-[...2 lines deleted...]
-    <t>ACM1CAD</t>
+    <t>SURGE DIGITAL INC COM CAD .000000000</t>
+  </si>
+  <si>
+    <t>SRGE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -664,749 +652,721 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="81.265869" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>3135</v>
       </c>
       <c r="D2" s="0">
-        <v>7.18988</v>
+        <v>8.36539</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="0">
-        <v>4.82464</v>
+        <v>4.39823</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0">
-        <v>4.07299</v>
+        <v>4.00202</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0">
-        <v>3.83929</v>
+        <v>3.47537</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0">
-        <v>3.25727</v>
+        <v>3.31568</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="0">
-        <v>3.11945</v>
+        <v>3.26254</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0">
-        <v>2.97007</v>
+        <v>3.25991</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0">
-        <v>2.92344</v>
+        <v>3.15778</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="0">
-        <v>2.88927</v>
+        <v>3.11719</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0">
-        <v>2.87393</v>
+        <v>2.99824</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="0">
-        <v>8473</v>
+      <c r="C12" s="0" t="s">
+        <v>24</v>
       </c>
       <c r="D12" s="0">
-        <v>2.86305</v>
+        <v>2.98916</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" s="0">
-        <v>2.85798</v>
+        <v>2.82928</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" s="0">
-        <v>2.82997</v>
+        <v>2.76734</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15" s="0">
-        <v>2.8096</v>
+        <v>2.53521</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="C16" s="0" t="s">
         <v>31</v>
       </c>
+      <c r="C16" s="0">
+        <v>8473</v>
+      </c>
       <c r="D16" s="0">
-        <v>2.63842</v>
+        <v>2.40915</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="0">
-        <v>2.47641</v>
+        <v>2.28222</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="0">
-        <v>2.43137</v>
+        <v>2.27396</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="0">
-        <v>2.3918</v>
+        <v>2.17375</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="0">
-        <v>2.32477</v>
+        <v>2.13768</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="0">
-        <v>2.31718</v>
+        <v>2.10191</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="0">
-        <v>2.19411</v>
+        <v>2.05922</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="0">
-        <v>2.15333</v>
+        <v>2.02405</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="0">
-        <v>1.99359</v>
+        <v>2.00188</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="0">
-        <v>1.89518</v>
+        <v>1.9819</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="0">
-        <v>1.86372</v>
+        <v>1.94573</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="0">
-        <v>1.72972</v>
+        <v>1.89401</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="0">
-        <v>1.71095</v>
+        <v>1.86577</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="0">
-        <v>1.68162</v>
+        <v>1.80532</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="0">
-        <v>1.64686</v>
+        <v>1.75464</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C31" s="0">
-        <v>3350</v>
+      <c r="C31" s="0" t="s">
+        <v>61</v>
       </c>
       <c r="D31" s="0">
-        <v>1.6287</v>
+        <v>1.67906</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D32" s="0">
-        <v>1.59261</v>
+        <v>1.67176</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C33" s="0" t="s">
         <v>64</v>
       </c>
+      <c r="C33" s="0">
+        <v>3350</v>
+      </c>
       <c r="D33" s="0">
-        <v>1.58936</v>
+        <v>1.6315</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="0">
-        <v>1.49416</v>
+        <v>1.50504</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="0">
-        <v>1.44965</v>
+        <v>1.28759</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="0">
-        <v>1.3379</v>
+        <v>1.22897</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="0">
-        <v>1.27402</v>
+        <v>1.18316</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="0">
-        <v>1.18958</v>
+        <v>1.17596</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="0">
-        <v>1.11497</v>
+        <v>1.04411</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="0">
-        <v>0.879519</v>
+        <v>0.919629</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D41" s="0">
-        <v>0.766305</v>
+        <v>0.822792</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="0">
-        <v>0.754318</v>
+        <v>0.61862</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="0">
-        <v>0.712976</v>
+        <v>0.609321</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="0">
-        <v>0.71057</v>
+        <v>0.548827</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D45" s="0">
-        <v>0.687192</v>
+        <v>0.176043</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="0">
-        <v>0.576835</v>
+        <v>0.038888</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0">
-        <v>20260827</v>
+        <v>20261015</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D47" s="0">
-        <v>0.237564</v>
-[...27 lines deleted...]
-        <v>0.017621</v>
+        <v>0.009806</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">